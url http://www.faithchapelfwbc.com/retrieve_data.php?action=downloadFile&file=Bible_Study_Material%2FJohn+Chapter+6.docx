--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="427F01F9" w14:textId="2AB0B82F" w:rsidR="00AE5D40" w:rsidRDefault="00E9403B" w:rsidP="0009410F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Study Questions for </w:t>
       </w:r>
       <w:r w:rsidR="00FD1F0F">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>John</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7B7E62" w14:textId="120E8B2C" w:rsidR="00E9403B" w:rsidRDefault="000471AD" w:rsidP="0009410F">
@@ -1242,101 +1242,1463 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155D7721" w14:textId="5C2BEFF2" w:rsidR="00F20203" w:rsidRDefault="00F20203" w:rsidP="0044216E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> What did the people give Jesus as an example of something He could do so that they would believe? John 6:31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65512DA4" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143C3886" w14:textId="26581FA5" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Was it Moses that provided the manna (bread) in the wilderness for the people of Israel? John 6:32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF8E95B" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C4E7AE" w14:textId="2FFA3F4C" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What does the bread of God which came down from heaven do for the world? John 6:33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151FA869" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7646CC7C" w14:textId="6C43D02B" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did the people wand Jesus the Lord to give them? John 6:34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F80446" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B20860" w14:textId="7D83305B" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Was Jesus offering that bread to those who asked for it? John 6:35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDF9E94" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD9E980" w14:textId="0573A0BD" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Did the people believe in Jesus even though they saw Him? John 6:36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F8F968" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CB729F" w14:textId="5FD57F2A" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Will Jesus turn away anyone that comes to Him? John 6:37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9F383E" w14:textId="77777777" w:rsidR="002A404C" w:rsidRPr="002A404C" w:rsidRDefault="002A404C" w:rsidP="002A404C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680ECB6E" w14:textId="331A0D25" w:rsidR="002A404C" w:rsidRDefault="002A404C" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  When Jesus came down from heaven whose will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> He come to do? John 6:38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F12610" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DF7751" w14:textId="3C293C50" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Is it the Father’s will that of all that He gave the Son that He would lose any? John 6:39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185D6CA7" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AE14B7" w14:textId="047AC652" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What is the will of the Father concerning all those who believed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Son? John 6:40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B28E3B" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A60ABFC" w14:textId="168B224B" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What was the response from the Jews to Jesus saying that He was the bread which came down from heaven? John 6:41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDE1CE0" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BFBDB8" w14:textId="59EC33C1" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who did the people believe Jesus was the son of? John 6:42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D9647F" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3A8A53" w14:textId="4B17BF35" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did Jesus say that the people were doing among themselves? John 6:43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A144DE" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0542ED96" w14:textId="19AC38C4" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What does it take </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>fro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> someone to come to Jesus? John 6:44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4AE636" w14:textId="77777777" w:rsidR="00325FF0" w:rsidRPr="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="00325FF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6EDE17" w14:textId="5BF850FD" w:rsidR="00325FF0" w:rsidRDefault="00325FF0" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who did the prophet say would be taught of God? John 6:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0504842F" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2076B4D8" w14:textId="2DD95AF9" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who has seen the Father according to Jesus? John 6:46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692A882C" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089C2455" w14:textId="35CA9337" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What must someone do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have everlasting life? John 6:47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C51AFA4" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F710F1" w14:textId="5E87885D" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who did Jesus say was the bread of life? John 6:48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5778FF65" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFA681D" w14:textId="7CFA558F" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did the father of the Jewish people eat in the wilderness?    John 6:49</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA69313" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9F7DB6" w14:textId="0B7672FB" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Would people die if they ate the bread that came down from heaven? John 6:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3894F4" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7365A359" w14:textId="7C068D76" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who did Jesus say that the living bread that came down from heaven is? John 6:51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E09F3E8" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B78A2C9" w14:textId="69F29084" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  What caused the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>jews</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to strive or quarrel among themselves? John 6:52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5865E2" w14:textId="77777777" w:rsidR="00E967C2" w:rsidRPr="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="00E967C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070FAC7A" w14:textId="5106B2C6" w:rsidR="00E967C2" w:rsidRDefault="00E967C2" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What two things must be done </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>jews</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to have life in them? John 6:53</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3992F3C6" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A914E1" w14:textId="6C409C6F" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who will Jesus raise up in the last days? John 6:54</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0818D3FA" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710280EC" w14:textId="395CE4D2" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did Jesus say His flesh and blood were? John 6:55</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06855779" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48051863" w14:textId="4716F71A" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who is it that will dwell in Jesus Christ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jesus Christ will dwell in them? John 6:56</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ACA86F" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F02AF3" w14:textId="4F8E5F29" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="0044216E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who are those who will live by the Lord Jesus Christ? John 6:57</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63144CBC" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56020253" w14:textId="2B38C73D" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What happened to those who ate the manna (bread) in the wilderness under Moses leadership? John 6:58</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C745F20" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0535651B" w14:textId="1986C5BC" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Where did Jesus teach these truths? John 6:59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083AB284" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1133B886" w14:textId="2586A2C7" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did the people say about the teaching of Jesus Christ? John 6:60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CDC226" w14:textId="77777777" w:rsidR="00D63C50" w:rsidRPr="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A10F1F" w14:textId="4AA1EF6E" w:rsidR="00D63C50" w:rsidRDefault="00D63C50" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Why did Jesus ask if the people were offended at what He said? John 6:61</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A7BE4B" w14:textId="77777777" w:rsidR="001B7B77" w:rsidRPr="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="001B7B77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671D2F2D" w14:textId="1345CA20" w:rsidR="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Where did Jesus indicate that He came from? John 6:62</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD8A3C6" w14:textId="77777777" w:rsidR="001B7B77" w:rsidRPr="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="001B7B77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF388EC" w14:textId="39DE1BA8" w:rsidR="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Which one quickens (gives life) and profits us, the flesh or the spirit? John 6:63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7D5E51" w14:textId="77777777" w:rsidR="001B7B77" w:rsidRPr="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="001B7B77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EFCC4D" w14:textId="021543E8" w:rsidR="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did Jesus know from the beginning? John 6:64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064DE51F" w14:textId="77777777" w:rsidR="001B7B77" w:rsidRPr="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="001B7B77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AB57A3" w14:textId="3673C6FF" w:rsidR="001B7B77" w:rsidRDefault="001B7B77" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What is needful for someone to come to the Lord Jesus Christ? John 6:65</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E02F790" w14:textId="77777777" w:rsidR="00B00475" w:rsidRPr="00B00475" w:rsidRDefault="00B00475" w:rsidP="00B00475">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E255D1" w14:textId="52DF4CD3" w:rsidR="00B00475" w:rsidRDefault="00B00475" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  How did many of His disciples respond to what Jesus said? John 6:66</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18659036" w14:textId="77777777" w:rsidR="00B00475" w:rsidRPr="00B00475" w:rsidRDefault="00B00475" w:rsidP="00B00475">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3446BA4B" w14:textId="443B5D0F" w:rsidR="00B00475" w:rsidRDefault="00B00475" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who did Jesus ask if they would also go away? John 6:67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207B828A" w14:textId="77777777" w:rsidR="00B00475" w:rsidRPr="00B00475" w:rsidRDefault="00B00475" w:rsidP="00B00475">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769A8209" w14:textId="339A326F" w:rsidR="00B00475" w:rsidRDefault="00B00475" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Who did Simon Peter say had the words of eternal life? John 6:68</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE3E7AD" w14:textId="77777777" w:rsidR="00B00475" w:rsidRPr="00B00475" w:rsidRDefault="00B00475" w:rsidP="00B00475">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A49D7AC" w14:textId="7D1646C6" w:rsidR="00B00475" w:rsidRPr="00D63C50" w:rsidRDefault="00B00475" w:rsidP="00D63C50">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  What did the twelve believe and were sure of? John 6:69</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AEA52E" w14:textId="77777777" w:rsidR="0044216E" w:rsidRDefault="0044216E" w:rsidP="0044216E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0044216E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BE0D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AACE4D50"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1956,108 +3318,114 @@
   <w:num w:numId="6" w16cid:durableId="2122913380">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1334600830">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0009410F"/>
+    <w:rsid w:val="000016C0"/>
     <w:rsid w:val="00004871"/>
     <w:rsid w:val="0000618B"/>
+    <w:rsid w:val="00034EAF"/>
     <w:rsid w:val="000471AD"/>
     <w:rsid w:val="00065BDC"/>
     <w:rsid w:val="000875DB"/>
     <w:rsid w:val="00092177"/>
     <w:rsid w:val="0009410F"/>
     <w:rsid w:val="000A2E93"/>
     <w:rsid w:val="000B39EA"/>
+    <w:rsid w:val="000B5071"/>
     <w:rsid w:val="000C6A8F"/>
     <w:rsid w:val="000C7444"/>
     <w:rsid w:val="000E70A1"/>
     <w:rsid w:val="000F2D5C"/>
     <w:rsid w:val="00124457"/>
     <w:rsid w:val="00133A5E"/>
     <w:rsid w:val="00146431"/>
     <w:rsid w:val="00155BF8"/>
     <w:rsid w:val="00156674"/>
     <w:rsid w:val="0016132B"/>
     <w:rsid w:val="00164657"/>
     <w:rsid w:val="00172B4B"/>
     <w:rsid w:val="0017396E"/>
     <w:rsid w:val="00186A38"/>
     <w:rsid w:val="00187767"/>
     <w:rsid w:val="001A12DB"/>
     <w:rsid w:val="001A604F"/>
     <w:rsid w:val="001B575C"/>
     <w:rsid w:val="001B75F6"/>
+    <w:rsid w:val="001B7B77"/>
     <w:rsid w:val="001C406D"/>
     <w:rsid w:val="001C711E"/>
     <w:rsid w:val="001D0845"/>
     <w:rsid w:val="001D3B0A"/>
     <w:rsid w:val="001E6F24"/>
     <w:rsid w:val="00202567"/>
     <w:rsid w:val="00210B52"/>
     <w:rsid w:val="00235E50"/>
     <w:rsid w:val="00244ABE"/>
     <w:rsid w:val="002632D8"/>
     <w:rsid w:val="0026412B"/>
     <w:rsid w:val="00287D31"/>
     <w:rsid w:val="002927C7"/>
     <w:rsid w:val="0029284F"/>
     <w:rsid w:val="00292BB8"/>
     <w:rsid w:val="00296336"/>
+    <w:rsid w:val="002A404C"/>
     <w:rsid w:val="002A7A97"/>
     <w:rsid w:val="002B0637"/>
     <w:rsid w:val="002B10C5"/>
     <w:rsid w:val="002C3E97"/>
     <w:rsid w:val="002C43B7"/>
     <w:rsid w:val="002D14A2"/>
     <w:rsid w:val="002E3C68"/>
     <w:rsid w:val="002E5C79"/>
     <w:rsid w:val="002E7527"/>
     <w:rsid w:val="002F5862"/>
     <w:rsid w:val="0030145D"/>
     <w:rsid w:val="003031A3"/>
     <w:rsid w:val="00310A97"/>
     <w:rsid w:val="0032121B"/>
+    <w:rsid w:val="00325FF0"/>
     <w:rsid w:val="0033599D"/>
     <w:rsid w:val="00344DD9"/>
     <w:rsid w:val="003453A9"/>
     <w:rsid w:val="00351610"/>
     <w:rsid w:val="00356052"/>
     <w:rsid w:val="00367077"/>
     <w:rsid w:val="00392504"/>
     <w:rsid w:val="003A0607"/>
     <w:rsid w:val="003B02F9"/>
     <w:rsid w:val="003D26C3"/>
     <w:rsid w:val="003D3CAA"/>
     <w:rsid w:val="003E0C85"/>
     <w:rsid w:val="003E4C8B"/>
     <w:rsid w:val="003E6A1A"/>
     <w:rsid w:val="003F034C"/>
     <w:rsid w:val="0040072A"/>
     <w:rsid w:val="004041DA"/>
     <w:rsid w:val="0040516F"/>
     <w:rsid w:val="00406EE9"/>
     <w:rsid w:val="004139E1"/>
     <w:rsid w:val="004206A6"/>
     <w:rsid w:val="00422DB6"/>
     <w:rsid w:val="0044216E"/>
     <w:rsid w:val="00446147"/>
     <w:rsid w:val="00460E39"/>
@@ -2108,50 +3476,51 @@
     <w:rsid w:val="006764D9"/>
     <w:rsid w:val="006846C6"/>
     <w:rsid w:val="006D4375"/>
     <w:rsid w:val="006E0568"/>
     <w:rsid w:val="00703D10"/>
     <w:rsid w:val="00710299"/>
     <w:rsid w:val="007167F2"/>
     <w:rsid w:val="007206DF"/>
     <w:rsid w:val="00720A33"/>
     <w:rsid w:val="00733B7B"/>
     <w:rsid w:val="00735B1E"/>
     <w:rsid w:val="00742280"/>
     <w:rsid w:val="0074523A"/>
     <w:rsid w:val="00751970"/>
     <w:rsid w:val="00757F57"/>
     <w:rsid w:val="00770FED"/>
     <w:rsid w:val="00784BA7"/>
     <w:rsid w:val="00791465"/>
     <w:rsid w:val="007A0254"/>
     <w:rsid w:val="007A197F"/>
     <w:rsid w:val="007A19C1"/>
     <w:rsid w:val="007B58D5"/>
     <w:rsid w:val="007C161D"/>
     <w:rsid w:val="007D218C"/>
     <w:rsid w:val="007D34C1"/>
+    <w:rsid w:val="007D45AD"/>
     <w:rsid w:val="007E3CF4"/>
     <w:rsid w:val="007F39C3"/>
     <w:rsid w:val="007F43DF"/>
     <w:rsid w:val="007F5F75"/>
     <w:rsid w:val="0081029C"/>
     <w:rsid w:val="00850E76"/>
     <w:rsid w:val="00854627"/>
     <w:rsid w:val="00870FB0"/>
     <w:rsid w:val="0088642B"/>
     <w:rsid w:val="00895378"/>
     <w:rsid w:val="00896A01"/>
     <w:rsid w:val="008A16D2"/>
     <w:rsid w:val="008A2C33"/>
     <w:rsid w:val="008B39BA"/>
     <w:rsid w:val="008C3941"/>
     <w:rsid w:val="008D19CF"/>
     <w:rsid w:val="008D4BDD"/>
     <w:rsid w:val="008E45E6"/>
     <w:rsid w:val="008E780D"/>
     <w:rsid w:val="008F2AF0"/>
     <w:rsid w:val="0090129B"/>
     <w:rsid w:val="00917020"/>
     <w:rsid w:val="00923C62"/>
     <w:rsid w:val="00923F2E"/>
     <w:rsid w:val="009351B3"/>
@@ -2170,128 +3539,132 @@
     <w:rsid w:val="009E7CAB"/>
     <w:rsid w:val="009F2DA3"/>
     <w:rsid w:val="009F4CA4"/>
     <w:rsid w:val="009F4DBA"/>
     <w:rsid w:val="00A04F4E"/>
     <w:rsid w:val="00A07F52"/>
     <w:rsid w:val="00A12307"/>
     <w:rsid w:val="00A12B7F"/>
     <w:rsid w:val="00A304F1"/>
     <w:rsid w:val="00A35E85"/>
     <w:rsid w:val="00A52364"/>
     <w:rsid w:val="00A52A65"/>
     <w:rsid w:val="00A74A01"/>
     <w:rsid w:val="00A75AC7"/>
     <w:rsid w:val="00A81E2E"/>
     <w:rsid w:val="00A86948"/>
     <w:rsid w:val="00AA6586"/>
     <w:rsid w:val="00AB0679"/>
     <w:rsid w:val="00AB4491"/>
     <w:rsid w:val="00AB78F0"/>
     <w:rsid w:val="00AC1F9B"/>
     <w:rsid w:val="00AD54EE"/>
     <w:rsid w:val="00AE5D40"/>
     <w:rsid w:val="00AE74B2"/>
     <w:rsid w:val="00AF67FA"/>
+    <w:rsid w:val="00B00475"/>
     <w:rsid w:val="00B027CF"/>
     <w:rsid w:val="00B05BA8"/>
     <w:rsid w:val="00B10A5D"/>
     <w:rsid w:val="00B115C3"/>
     <w:rsid w:val="00B11A88"/>
     <w:rsid w:val="00B2613F"/>
     <w:rsid w:val="00B27FAB"/>
     <w:rsid w:val="00B354A7"/>
     <w:rsid w:val="00B36C43"/>
     <w:rsid w:val="00B417D7"/>
     <w:rsid w:val="00B50FD9"/>
     <w:rsid w:val="00B51EDF"/>
     <w:rsid w:val="00B67127"/>
     <w:rsid w:val="00B72D90"/>
     <w:rsid w:val="00B82C7C"/>
     <w:rsid w:val="00B83DAE"/>
     <w:rsid w:val="00BA412C"/>
     <w:rsid w:val="00BA4C68"/>
     <w:rsid w:val="00BB126F"/>
     <w:rsid w:val="00BD124A"/>
     <w:rsid w:val="00BD6AD1"/>
     <w:rsid w:val="00BE509C"/>
     <w:rsid w:val="00BF0387"/>
     <w:rsid w:val="00C04E03"/>
     <w:rsid w:val="00C04E19"/>
     <w:rsid w:val="00C115AC"/>
     <w:rsid w:val="00C15D58"/>
     <w:rsid w:val="00C27607"/>
     <w:rsid w:val="00C31083"/>
     <w:rsid w:val="00C365E3"/>
     <w:rsid w:val="00C453D1"/>
     <w:rsid w:val="00C511C6"/>
     <w:rsid w:val="00C54177"/>
     <w:rsid w:val="00C8366D"/>
     <w:rsid w:val="00CA0D72"/>
     <w:rsid w:val="00CB55B5"/>
     <w:rsid w:val="00CB7D9F"/>
+    <w:rsid w:val="00CE06FE"/>
     <w:rsid w:val="00CE35A5"/>
     <w:rsid w:val="00CF38E3"/>
     <w:rsid w:val="00CF787D"/>
     <w:rsid w:val="00CF7DB3"/>
     <w:rsid w:val="00D060F5"/>
     <w:rsid w:val="00D0690C"/>
     <w:rsid w:val="00D114ED"/>
     <w:rsid w:val="00D15AA2"/>
     <w:rsid w:val="00D22DAE"/>
     <w:rsid w:val="00D27155"/>
     <w:rsid w:val="00D331ED"/>
     <w:rsid w:val="00D4193C"/>
     <w:rsid w:val="00D463B4"/>
     <w:rsid w:val="00D5358C"/>
+    <w:rsid w:val="00D63C50"/>
     <w:rsid w:val="00D643FC"/>
     <w:rsid w:val="00D7171A"/>
     <w:rsid w:val="00DA59A6"/>
     <w:rsid w:val="00DB11C3"/>
     <w:rsid w:val="00DB4A7C"/>
     <w:rsid w:val="00DB5CF5"/>
     <w:rsid w:val="00DB760E"/>
     <w:rsid w:val="00DD3340"/>
     <w:rsid w:val="00DF7173"/>
     <w:rsid w:val="00E006AA"/>
     <w:rsid w:val="00E01712"/>
     <w:rsid w:val="00E1296E"/>
     <w:rsid w:val="00E229D4"/>
     <w:rsid w:val="00E24869"/>
     <w:rsid w:val="00E37293"/>
     <w:rsid w:val="00E379D3"/>
     <w:rsid w:val="00E50668"/>
     <w:rsid w:val="00E56DB4"/>
     <w:rsid w:val="00E65072"/>
     <w:rsid w:val="00E658EB"/>
     <w:rsid w:val="00E667E3"/>
     <w:rsid w:val="00E8253A"/>
     <w:rsid w:val="00E84FA5"/>
     <w:rsid w:val="00E86CB9"/>
     <w:rsid w:val="00E902F5"/>
     <w:rsid w:val="00E9403B"/>
     <w:rsid w:val="00E95161"/>
+    <w:rsid w:val="00E967C2"/>
     <w:rsid w:val="00EA3C04"/>
     <w:rsid w:val="00EB026C"/>
     <w:rsid w:val="00ED492E"/>
     <w:rsid w:val="00EE6D42"/>
     <w:rsid w:val="00EF2230"/>
     <w:rsid w:val="00EF51D5"/>
     <w:rsid w:val="00EF64CE"/>
     <w:rsid w:val="00EF7DAA"/>
     <w:rsid w:val="00F0142C"/>
     <w:rsid w:val="00F01994"/>
     <w:rsid w:val="00F04F9E"/>
     <w:rsid w:val="00F06F86"/>
     <w:rsid w:val="00F075C7"/>
     <w:rsid w:val="00F07971"/>
     <w:rsid w:val="00F11AA1"/>
     <w:rsid w:val="00F20203"/>
     <w:rsid w:val="00F36FE6"/>
     <w:rsid w:val="00F4001B"/>
     <w:rsid w:val="00F45A1C"/>
     <w:rsid w:val="00F47799"/>
     <w:rsid w:val="00F52759"/>
     <w:rsid w:val="00F55CD9"/>
     <w:rsid w:val="00F632E0"/>
     <w:rsid w:val="00F721C4"/>
     <w:rsid w:val="00F75092"/>
@@ -3033,70 +4406,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1930</Characters>
+  <Pages>6</Pages>
+  <Words>1016</Words>
+  <Characters>4157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2349</CharactersWithSpaces>
+  <CharactersWithSpaces>5087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Phil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>